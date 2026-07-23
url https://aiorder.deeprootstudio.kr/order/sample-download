--- v0 (2026-05-23)
+++ v1 (2026-07-23)
@@ -871,51 +871,51 @@
     <row r="1" customFormat="false" ht="55.2" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" customFormat="false" ht="21.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="E2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="4"/>
     </row>
     <row r="3" customFormat="false" ht="18.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="E3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="5" t="n">
-        <v>46165</v>
+        <v>46226</v>
       </c>
       <c r="G3" s="5"/>
     </row>
     <row r="4" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
     </row>
     <row r="5" customFormat="false" ht="14.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="7" t="s">